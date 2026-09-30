--- v0 (2026-07-07)
+++ v1 (2026-09-30)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14" xml:space="preserve">
   <w:body>
     <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -3063,3078 +3064,3112 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t> Республика Карелия, Карелия (район), (регион).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRDefault="0006667E" w:rsidP="00D526B8">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc517173293"/>
       <w:r>
         <w:t>1.3 Общие справочные сведения о маршруте</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="10087" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2093"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1236"/>
+        <w:gridCol w:w="2013"/>
+        <w:gridCol w:w="1772"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="1189"/>
       </w:tblGrid>
       <w:tr w:rsidTr="009767F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="2013" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дисциплина маршрута (вид туризма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Категория сложности похода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2316" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Протяженность активной части похода, км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="2797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Продолжительность,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сроки проведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="009767F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="2013" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2316" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcW w:w="1992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>активная часть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="009767F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="2013" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005E6B45" w:rsidP="00447281">
             <w:pPr>
               <w:pStyle w:val="af9"/>
             </w:pPr>
             <w:r>
               <w:t>Пешеходный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005E6B45" w:rsidP="00447281">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005E6B45" w:rsidP="00447281">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="dxa"/>
+            <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005E6B45" w:rsidP="00447281">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcW w:w="1992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005E6B45" w:rsidP="00447281">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1236" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005E6B45" w:rsidP="00447281">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>27 октября — 1 ноября 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00FB6400" w:rsidP="00FB6400">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRDefault="005E6B45" w:rsidP="00FB6400">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Маршрут проходит по проселочным малопроезжим дорогам. Лес на протяжении всего маршрута смешанный. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRDefault="00D526B8" w:rsidP="00D526B8">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc517173294"/>
       <w:r>
         <w:t>1.4 Схема маршрута</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10173" w:type="dxa"/>
+        <w:tblW w:w="9911" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10173"/>
+        <w:gridCol w:w="9911"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00DD5F55">
         <w:trPr>
           <w:trHeight w:val="7363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10173" w:type="dxa"/>
+            <w:tcW w:w="9911" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="004413E7" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D21655D" wp14:editId="453A79CD">
+                  <wp:extent cx="5943600" cy="4457700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Рисунок 1" descr="Схема маршрута "/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Рисунок 1" descr="[var.showSchema;magnet=w:drawing] [var.schema;ope=changepic;tagpos=inside;unique;default =current;adjust]"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs19"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5943600" cy="4457700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="0006667E" w:rsidP="00D526B8">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc517173295"/>
       <w:r>
         <w:t>1.5 Подробная нитка маршрута</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidRDefault="001F6BDD" w:rsidP="00FB6400">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>п. Пай - п. Ладва-Ветка - руч. Келяй - г. Килли - гора (н/к) - оз.Кили - руч. Киндос - п. Шапшозеро - оз. Чогозеро - д. Машезеро - г. Петрозаводск</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRDefault="00FB6400" w:rsidP="00D526B8">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc517173296"/>
       <w:r>
         <w:t>1.6 Определяющие препятствия маршрута</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblW w:w="9945" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1702"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3171"/>
+        <w:gridCol w:w="1658"/>
+        <w:gridCol w:w="916"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="3176"/>
+        <w:gridCol w:w="3090"/>
       </w:tblGrid>
       <w:tr w:rsidTr="009767F2">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="009767F2">
             <w:r>
               <w:t>Вид препятствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00447281">
             <w:r>
               <w:t>Категория</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00447281">
             <w:r>
               <w:t>трудности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E75832" w:rsidP="00447281">
             <w:r>
               <w:t>Длина препятствия,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="00447281">
             <w:r>
               <w:t>км.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00447281">
             <w:r>
               <w:t>Характеристика препятствия (характер, высота, новизна, наименование и т.п.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3171" w:type="dxa"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00FB6400" w:rsidP="00447281">
             <w:r>
               <w:t>Путь прохождения (для локальных препятствий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="009767F2">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00E75832">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Переправа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>П-НК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E75832" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Переправа по полуразрушенному мосту с наведением перил.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00E75832" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3171" w:type="dxa"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00E75832">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>По мосту с использованием перил.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="009767F2">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00E75832">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Вершина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>П-НК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E75832" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Пологий, заросший склон. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00E75832" w:rsidP="00D81EE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3171" w:type="dxa"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00E75832">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>По склону, по дороге.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00D526B8" w:rsidP="00D526B8">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc517173297"/>
       <w:r>
         <w:t>1.7 Сведения об участниках</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="11149" w:type="dxa"/>
+        <w:tblW w:w="9945" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1444"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1233"/>
+        <w:gridCol w:w="1288"/>
+        <w:gridCol w:w="1690"/>
+        <w:gridCol w:w="1383"/>
+        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="658"/>
+        <w:gridCol w:w="1314"/>
+        <w:gridCol w:w="1298"/>
+        <w:gridCol w:w="1100"/>
       </w:tblGrid>
       <w:tr w:rsidTr="0005695C">
         <w:trPr>
           <w:trHeight w:val="1177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Туристский опыт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Опыт прохождения локальных препятствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Обязанности в группе</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Место работы/учёбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Домашний адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сивицкий Александр Андреевич</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>04.11.1989</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Руководитель</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ГБОУ ДО РК РЦДЮТ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Петрозаводск, ул. Лососинская д. 9а кв. 8, 89214615616, shiric1989@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Анеков Сергей</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27.04.2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>transformer-1@yandex.ua</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Байгот Данил</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29.05.1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>baigot@inbox.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Бокша Сергей</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.09.2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sergynj2001@mail.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Бурчинова Даша</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02.11.2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dburchinova@mail.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Гаршин Всеволод</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28.04.2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vsevolodgarshin@yandex.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Коршунов Кирилл</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.03.2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nikeronru@bk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="0005695C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Семёнова Вероника</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15.02.2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="00B80C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D526B8" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="001F6BDD" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="af2"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9016,312 +9051,312 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00423C03" w:rsidP="00423C03">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc517173313"/>
       <w:r>
         <w:t>3.3 График движения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10173" w:type="dxa"/>
+        <w:tblW w:w="9911" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1117"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="976"/>
+        <w:gridCol w:w="3353"/>
+        <w:gridCol w:w="888"/>
+        <w:gridCol w:w="829"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00967558">
         <w:trPr>
           <w:trHeight w:val="1179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:tcW w:w="1088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№ Дня</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="2255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участок маршрута</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:tcW w:w="976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Протя-</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>женность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcW w:w="3353" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Способ передвижения</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>и определяющие препятствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="911" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ср. скорость дв.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Км/ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="829" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRDefault="00835793" w:rsidP="006C7C2B">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9425,75 +9460,204 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3303"/>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3304"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00E46246">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:t/>
+            </w:r>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1164431" cy="1552575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Рисунок 4" descr="Фото 1 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs3">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1164431" cy="1552575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1543050" cy="1157288"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="5" name="Рисунок 5" descr="Фото 2 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs2">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1543050" cy="1157288"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1562100" cy="1171575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="6" name="Рисунок 6" descr="Фото 3 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs1">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1562100" cy="1171575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRDefault="00F342BC" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>27 октября 2018 года 2 7 часов утра мы собрались в Республиканском центре детско-юношеского туризма для того, чтобы подготовиться и отправиться в пеший поход 1 категорий сложности по маршруту п. Пай - г. Петрозаводск. Собравшись и распределив продукты питания  и общественное снаряжение погрузились в заказной автобус и поехали на начало маршрута. Дорога в Пай заняла у нас более двух с половиной часов, несмотря на то,что ехать до него всего 95 км, в связи с низким качеством дорог. Приехав на место старта и пообщавшись с местными лесниками принимаем решение о смене первого дня нашего маршрута. Дорога, изначально запланированная и проходящая до п. Таржеполь была залита болотными водами, а также в эти дни там проходили работы по отгону медведей. Приняв решение не испытывать судьбу пошли по запасному варианту - по дороге от п. Пай до ж/д станции Ладва - Ветка. Погода радовала: свежий морозный воздух приятно бодрил тело и дух. К вечеру спокойного темпа по улучшенной грунтовой дороги доходим до живописного и уже замерзшего оз. Каскозеро и встаем на ночевку. </w:t>
       </w:r>
@@ -9549,75 +9713,204 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3303"/>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3304"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00E46246">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:t/>
+            </w:r>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1552575" cy="1164431"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="7" name="Рисунок 4" descr="Фото 1 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1552575" cy="1164431"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1543050" cy="1157288"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="8" name="Рисунок 5" descr="Фото 2 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs5">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1543050" cy="1157288"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1562100" cy="1171575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="9" name="Рисунок 6" descr="Фото 3 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1562100" cy="1171575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRDefault="00F342BC" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>28 октября проснулись в 6 утра (еще затемно), чтобы приготовить завтрак, собраться и выйти с восходом солнца. Выходим в 9.00 когда уже совсем рассвело и идем по дороге в сторону ж/д станции Ладва - Ветка. Поселок встретил нас обложным снегом из-за которого было даже плохо видны постройки. Снег шел в течение часа покрыв 5 сантиметровым слоем наш путь. Сразу за деревней останавливаемся на обед на берегу реки Шокша, который занимает у нас два часа. После обеда наш путь пролегает по большой лесовозной дороге. Молодой и частый лес вокруг говорит нам о том, что совсем недавно здесь были большие территории вырубленного леса. Дойдя до более-менее заметного ручья останавливаемся на ночевку в 16.30.</w:t>
       </w:r>
@@ -9673,75 +9966,204 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3303"/>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3304"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00E46246">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:t/>
+            </w:r>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1552575" cy="1164431"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="10" name="Рисунок 4" descr="Фото 1 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1552575" cy="1164431"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1543050" cy="1157288"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="11" name="Рисунок 5" descr="Фото 2 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1543050" cy="1157288"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1562100" cy="1171575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="12" name="Рисунок 6" descr="Фото 3 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs7">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1562100" cy="1171575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRDefault="00F342BC" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>29 октября нашей задачей было добраться до г. Килли - гора. Сегодня встаем в 5 утра и как-раз к рассвету (в 8.00) выходим. Нагрянувшие морозы утром сковывают движения, что сильно замедляет сборы шатров и снаряжение. Периодически приходится подходить к костру для того, чтобы отогреть руки и нос. Топаем по дороге по 15-20 мин и отдыхаем по 3-4 минуты. Это очень важно, для того, чтобы мышцы спины участников не успевали сильно уставать и "забиваться". Проходим 12 километров и встаем на обед недалеко от реки Таржеполка. С новыми силами после обеда за час добираемся до отворотки на г. Килли - Гора. Тратим примерно 30 минут на отдых, изучение медвежьих следов и поиска места ночевки. Находим очень удобное и уютное местечко недалеко от дороги, прячем рюкзаки под елочку, берем фонари и идем встречать закат на Килли - Горе. Гора приветствует нас прекрасным пейзажом, украшенным вечерним солнцем. Подъем на вершину не занимает никаких проблем - до нее ведет подразбитая дорога (вероятно сюда проезжали на джипах). Высота на вершине горы составляет 270 метров. Сфотографировавшись и 10 минут отдохнув отправляемся в заветное место ночевки. В общей сложности выход занял у нас два с половиной часа.</w:t>
       </w:r>
@@ -9797,75 +10219,204 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3303"/>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3304"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00E46246">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:t/>
+            </w:r>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1552575" cy="1164431"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="13" name="Рисунок 4" descr="Фото 1 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs12">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1552575" cy="1164431"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1543050" cy="1157288"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="14" name="Рисунок 5" descr="Фото 2 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1543050" cy="1157288"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1562100" cy="1171575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="15" name="Рисунок 6" descr="Фото 3 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1562100" cy="1171575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRDefault="00F342BC" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>30 октября встали в 5 утра. Сегодня была самая холодная ночевка и самое холодное утро. Утренний мороз заставлял нас идти  по 25-30 минут и меньше отдыхать и сильно увеличил наш темп. Лужи на дорогах все надежно замерзли, что упрощало и ускоряло наше движение. Сегодня нашей задачей было добраться до дачных поселков в районе оз Шапшозеро. Доходим до оз. Кили, быстро фотографируемся и отравляемся дальше.  Примерно за 2 часа добрались до широкого ручья Киндос. Пересечь его можно было только по полуразрушенному мосту. Заметив обледенелые бревна принимаем решение навесить перильную веревку для наиболее безопасного прохождения моста участниками группы. Благополучно переправившись и быстро перекусив отправляемся дальше по дороге, на которой вскоре нам встретилась группа охотников на волков.  Пожелав им  доброго пути проходим еще немного и встаем на обед. Ближе к полудню  потеплело, но все равно для комфорта обогреваемся вторым костром во время приготовления еды. Благо дров здесь завались. После обеда спокойным ходом по дороге до вечера доходим до запланированного места ночевки. К сожалению на ручье, где должны были ночевать находилась свалка и мы вынуждены были пройти до следующего места - оз. Чогозера. У самого озера дул сильный ветер, поэтому встали подальше от озера за дорогой.</w:t>
       </w:r>
@@ -9921,75 +10472,204 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3303"/>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3304"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00E46246">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:t/>
+            </w:r>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1552575" cy="1164431"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="16" name="Рисунок 4" descr="Фото 1 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs15">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1552575" cy="1164431"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1156384" cy="1543050"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="17" name="Рисунок 5" descr="Фото 2 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1156384" cy="1543050"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1170660" cy="1562100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="18" name="Рисунок 6" descr="Фото 3 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1170660" cy="1562100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRDefault="00F342BC" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>31 октября вышли на дорогу в 8.00 утра. По плану нам необходимо было пройти через д. Машезеро и продвинуться по максимуму по старой машезерской дороге. В связи грядущим потеплением был риск на этом участке маршрута попасть на сырую обледенелую дорогу.  Дойдя до д. Машезеро, сфотографировали у отреставрированной церкви, сделали усиленный перекус. Сегодня идем дальше чтобы по максимуму подойти к г. Петрозаводску, отдохнуть и попеть песни под гитару. Выйдя на старую машезерскую дорогу сразу почувствовали дух городского воздуха - он более тяжелый, со специфическим запахом. Пришли на ночевку в 15.00 в районе вторых фонтанов поставили лагерь, попели песни, пообедали и поужинали и легли спать. </w:t>
       </w:r>
@@ -10045,75 +10725,204 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3303"/>
         <w:gridCol w:w="3304"/>
         <w:gridCol w:w="3304"/>
       </w:tblGrid>
       <w:tr w:rsidTr="00E46246">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:t/>
+            </w:r>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1552575" cy="1164431"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="19" name="Рисунок 4" descr="Фото 1 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs18">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1552575" cy="1164431"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1156384" cy="1543050"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="20" name="Рисунок 5" descr="Фото 2 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs17">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1156384" cy="1543050"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r/>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1562100" cy="1171575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="21" name="Рисунок 6" descr="Фото 3 "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="empty.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="opentbs16">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1562100" cy="1171575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00E46246" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRDefault="00F342BC" w:rsidP="00E46246">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Как и ожидалось, 1 ноября, в финальный день нашего похода, погода перевалила отметку 0 градусов, пошел дождь и дорога превратилась в настоящий каток. Радовало то, что по ней нам оставалось пройти всего 1 километр - а дальше идет хорошо подсыпанная дорога, выводящая прямо к нашей главной цели - городу Петрозаводску! Очень аккуратно пройдя по "заплывшей" ледяной дороге выходим на подсыпанную трассу, ведущую на городскую свалку. Идем в один ряд по обочине и с нетерпением ждем появления на горизонте городских построек! За два часа мы добрались до места финиша нашего пешего похода. Сфотографировались у таблички "Петрозаводск", запустили импровизированный праздничный салют, вызвали автобус и поехали в центр туризма. Полученный опыт и множество положительных эмоций еще долго будут напоминать о нашем путешествии! </w:t>
       </w:r>
@@ -10299,169 +11108,169 @@
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc517173318"/>
       <w:r>
         <w:t>5. Присуждение опыта</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w:rsidRDefault="00423C03" w:rsidP="00423C03">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Маршрутно-квалификационная комиссия Федерация спортивного туризма Республики Карелия рассмотрела отчет и считает, что руководителю и участникам может быть зачтен следующий опыт:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRDefault="00423C03" w:rsidP="00423C03">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10029" w:type="dxa"/>
+        <w:tblW w:w="9803" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1444"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1297"/>
+        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="3381"/>
+        <w:gridCol w:w="1362"/>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="1252"/>
+        <w:gridCol w:w="1268"/>
       </w:tblGrid>
       <w:tr w:rsidTr="0005695C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:tcW w:w="3380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Зачтеный туристский опыт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вид туризма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:tcW w:w="1268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Зачтенный опыт локальных препятствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00423C03" w:rsidP="00423C03">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="10"/>
         </w:rPr>
       </w:pPr>
@@ -10485,7881 +11294,7881 @@
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc517173319"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="10"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6. Приложения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc517173320"/>
       <w:r>
         <w:t>6.1 Список и вес личного снаряжения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="9803" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4536"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4418"/>
+        <w:gridCol w:w="1104"/>
+        <w:gridCol w:w="968"/>
+        <w:gridCol w:w="1104"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="1104"/>
       </w:tblGrid>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="882"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Вес единицы (кг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кол-во штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Вес всего (кг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>фонарь налобный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Батарейки для фонаря</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Кружка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Миска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Нож складной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Средства личной гигиены</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Туалетная бумага</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Термос</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Личная аптечка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Шапка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Спальник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Коврик туристский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Рюкзак 80-100 л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Термоноски</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Нижнее белье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Термобелье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Футболка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Штаны спортивные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Штаны от дождя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Мастерка легкая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Куртка от дождя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Куртка пуховая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Обувь треккинговая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Обувь теплая на вечер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Мобильный телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D51567" w:rsidP="006C7C2B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc517173321"/>
       <w:r>
         <w:t>6.2 Список группового снаряжения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="9803" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4536"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4418"/>
+        <w:gridCol w:w="1104"/>
+        <w:gridCol w:w="968"/>
+        <w:gridCol w:w="1104"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="1104"/>
       </w:tblGrid>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="882"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Вес единицы (кг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кол-во штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Вес всего (кг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Топор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Пила туристская</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Пила - ножовка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Тент для костра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Тросик для котлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Верёвка для тента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Репшнур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Шатер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>кг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Навигатор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Котёл костровой </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сигнальный факел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Печь для палатки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Карабин </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Перчатки костровые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Половник </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Горелка для разжигания костра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Веревка пропиленовая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00EB58EA" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="967" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00034EB1" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc517173322"/>
       <w:r>
         <w:t>6.3 Состав ремнабора</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="9803" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6096"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="5937"/>
+        <w:gridCol w:w="2209"/>
+        <w:gridCol w:w="1657"/>
       </w:tblGrid>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="923"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="005C4B1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Изолента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Нить капроновая </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Игла </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Клей момент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Плоскогубцы легкие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Нож складной </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Скотч армированный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D27C62" w:rsidP="005C4B1F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00FA39CE" w:rsidP="001E2559"/>
     <w:p w:rsidRDefault="001E2559" w:rsidP="001E2559">
       <w:r>
         <w:t>общий вес ремнабора: 1 кг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRDefault="00423C03" w:rsidP="006C7C2B">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc517173323"/>
       <w:r>
         <w:t>6.4 Состав аптечки</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="9803" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6096"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="5937"/>
+        <w:gridCol w:w="2209"/>
+        <w:gridCol w:w="1657"/>
       </w:tblGrid>
       <w:tr w:rsidTr="005C4B1F">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="001A3704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="001A3704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="001E2559" w:rsidP="001E2559">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Лейкопластырь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Парацетамол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Супрастин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кеторол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Антигриппин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Бинт стерильный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Бинт нестерильный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Шгут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Тантум-Верде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Пантенол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Стептомицин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Анальгин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="005B1F9D">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcW w:w="5937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Перекись водорода </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="00D95071" w:rsidP="005B1F9D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="00E603DD" w:rsidP="001E2559"/>
     <w:p w:rsidRDefault="001E2559" w:rsidP="001E2559">
       <w:r>
         <w:t>общий вес аптечки: 1.5 кг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRDefault="006C7C2B" w:rsidP="006C7C2B">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc517173324"/>
       <w:r>
         <w:t>6.5 Смета расходов</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="9803" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6379"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1593"/>
+        <w:gridCol w:w="6213"/>
+        <w:gridCol w:w="2038"/>
+        <w:gridCol w:w="1552"/>
       </w:tblGrid>
       <w:tr w:rsidTr="006C7C2B">
         <w:trPr>
           <w:trHeight w:val="1037"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="6213" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005C4B1F" w:rsidP="00C37BED">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Статья затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="2039" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005C4B1F" w:rsidP="00C37BED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сумма на 1 человека (руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="1552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRDefault="005C4B1F" w:rsidP="00C37BED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сумма на ___ человек (руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRDefault="005051EB" w:rsidP="00FB6400"/>
     <w:p w:rsidRDefault="005C4B1F" w:rsidP="00FB6400">
       <w:r>
         <w:t>Стоимость всего похода составила:  рублей</w:t>
@@ -23578,51 +24387,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1842624457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="opentbs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_1.jpg"/><Relationship Id="opentbs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_2.jpg"/><Relationship Id="opentbs3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_3.jpg"/><Relationship Id="opentbs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_4.jpg"/><Relationship Id="opentbs5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_5.jpg"/><Relationship Id="opentbs6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_6.jpg"/><Relationship Id="opentbs7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_7.jpg"/><Relationship Id="opentbs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_8.jpg"/><Relationship Id="opentbs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_9.jpg"/><Relationship Id="opentbs10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_10.jpg"/><Relationship Id="opentbs11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_11.jpg"/><Relationship Id="opentbs12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_12.jpg"/><Relationship Id="opentbs13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_13.jpg"/><Relationship Id="opentbs14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_14.jpg"/><Relationship Id="opentbs15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_15.jpg"/><Relationship Id="opentbs16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_16.jpg"/><Relationship Id="opentbs17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_17.jpg"/><Relationship Id="opentbs18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_18.jpg"/><Relationship Id="opentbs19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/opentbs_added_19.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>